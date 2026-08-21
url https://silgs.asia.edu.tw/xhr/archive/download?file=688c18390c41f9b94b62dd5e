--- v0 (2026-05-06)
+++ v1 (2026-08-21)
@@ -65,70 +65,80 @@
       <w:r w:rsidR="00796AB2" w:rsidRPr="003E45D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidRPr="003E45D1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>□□□</w:t>
       </w:r>
       <w:r w:rsidRPr="003E45D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>號</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492D8C98" w14:textId="48FB84C6" w:rsidR="00566C8F" w:rsidRPr="003E45D1" w:rsidRDefault="00D013F5" w:rsidP="005F4A5A">
+    <w:p w14:paraId="492D8C98" w14:textId="019C2E19" w:rsidR="00566C8F" w:rsidRPr="003E45D1" w:rsidRDefault="00D013F5" w:rsidP="005F4A5A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>113</w:t>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00AB12BD" w:rsidRPr="003E45D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>學年度</w:t>
       </w:r>
       <w:r w:rsidR="008A4635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>畢業生</w:t>
       </w:r>
       <w:r w:rsidR="00F8066E" w:rsidRPr="003E45D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -1678,125 +1688,125 @@
       </w:r>
       <w:r w:rsidR="00796AB2" w:rsidRPr="00AD3B7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>編修</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00ED4C3A" w:rsidRPr="003E45D1" w:rsidSect="00AD3B7B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="624" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EA18293" w14:textId="77777777" w:rsidR="0013264F" w:rsidRDefault="0013264F" w:rsidP="00B91A1B">
+    <w:p w14:paraId="1CF51412" w14:textId="77777777" w:rsidR="00B81797" w:rsidRDefault="00B81797" w:rsidP="00B91A1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D07BEA7" w14:textId="77777777" w:rsidR="0013264F" w:rsidRDefault="0013264F" w:rsidP="00B91A1B">
+    <w:p w14:paraId="541F08EA" w14:textId="77777777" w:rsidR="00B81797" w:rsidRDefault="00B81797" w:rsidP="00B91A1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B5FA197" w14:textId="77777777" w:rsidR="0013264F" w:rsidRDefault="0013264F" w:rsidP="00B91A1B">
+    <w:p w14:paraId="23BD04EA" w14:textId="77777777" w:rsidR="00B81797" w:rsidRDefault="00B81797" w:rsidP="00B91A1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="468E65FE" w14:textId="77777777" w:rsidR="0013264F" w:rsidRDefault="0013264F" w:rsidP="00B91A1B">
+    <w:p w14:paraId="2D5D5725" w14:textId="77777777" w:rsidR="00B81797" w:rsidRDefault="00B81797" w:rsidP="00B91A1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1FE455A9" w14:textId="77777777" w:rsidR="00AD3B7B" w:rsidRDefault="00AD3B7B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
     <w:r w:rsidRPr="003E45D1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3260C3CB" wp14:editId="454403DC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2346960</wp:posOffset>
@@ -2025,143 +2035,147 @@
     <w:rsid w:val="002C1620"/>
     <w:rsid w:val="002C1A16"/>
     <w:rsid w:val="003169D5"/>
     <w:rsid w:val="00354FA3"/>
     <w:rsid w:val="003573A0"/>
     <w:rsid w:val="003868F8"/>
     <w:rsid w:val="003B31EC"/>
     <w:rsid w:val="003B511F"/>
     <w:rsid w:val="003B6F60"/>
     <w:rsid w:val="003C1206"/>
     <w:rsid w:val="003E33C5"/>
     <w:rsid w:val="003E45D1"/>
     <w:rsid w:val="00441D7F"/>
     <w:rsid w:val="00447F9F"/>
     <w:rsid w:val="00453CE6"/>
     <w:rsid w:val="0047211D"/>
     <w:rsid w:val="004A1435"/>
     <w:rsid w:val="004C5E28"/>
     <w:rsid w:val="004C6A05"/>
     <w:rsid w:val="004E6DA7"/>
     <w:rsid w:val="004E74F1"/>
     <w:rsid w:val="004F33D0"/>
     <w:rsid w:val="00525BC2"/>
     <w:rsid w:val="00566C8F"/>
     <w:rsid w:val="00586717"/>
+    <w:rsid w:val="0059537F"/>
     <w:rsid w:val="005964EF"/>
     <w:rsid w:val="005B7ED5"/>
     <w:rsid w:val="005E009C"/>
     <w:rsid w:val="005F4A5A"/>
     <w:rsid w:val="0066377D"/>
     <w:rsid w:val="0069290D"/>
     <w:rsid w:val="006C2A11"/>
     <w:rsid w:val="006C7249"/>
     <w:rsid w:val="006D2C17"/>
     <w:rsid w:val="006F165D"/>
     <w:rsid w:val="0070336F"/>
     <w:rsid w:val="007108C5"/>
     <w:rsid w:val="00711D01"/>
     <w:rsid w:val="00732C1F"/>
     <w:rsid w:val="00745613"/>
     <w:rsid w:val="007815D3"/>
     <w:rsid w:val="00796AB2"/>
     <w:rsid w:val="007A0F19"/>
     <w:rsid w:val="007A704D"/>
     <w:rsid w:val="007B6B8D"/>
     <w:rsid w:val="007E1C8E"/>
     <w:rsid w:val="00824B4E"/>
+    <w:rsid w:val="008259F9"/>
     <w:rsid w:val="00836012"/>
     <w:rsid w:val="00861F04"/>
     <w:rsid w:val="00894712"/>
     <w:rsid w:val="008A4635"/>
     <w:rsid w:val="00903511"/>
     <w:rsid w:val="0090364B"/>
     <w:rsid w:val="00964225"/>
     <w:rsid w:val="00965A04"/>
     <w:rsid w:val="00970BE9"/>
     <w:rsid w:val="009A154F"/>
     <w:rsid w:val="009D0297"/>
     <w:rsid w:val="009E0104"/>
     <w:rsid w:val="009E24B7"/>
     <w:rsid w:val="00A075DF"/>
     <w:rsid w:val="00A11A9B"/>
     <w:rsid w:val="00A13C54"/>
     <w:rsid w:val="00A47BE9"/>
     <w:rsid w:val="00AB12BD"/>
     <w:rsid w:val="00AD3B7B"/>
     <w:rsid w:val="00B359EE"/>
     <w:rsid w:val="00B74B49"/>
+    <w:rsid w:val="00B81797"/>
     <w:rsid w:val="00B91A1B"/>
     <w:rsid w:val="00BC5DDA"/>
     <w:rsid w:val="00BC78E1"/>
     <w:rsid w:val="00BD7C0F"/>
     <w:rsid w:val="00BF410C"/>
     <w:rsid w:val="00C041E5"/>
     <w:rsid w:val="00C117F0"/>
     <w:rsid w:val="00C32BBE"/>
     <w:rsid w:val="00C55CC1"/>
     <w:rsid w:val="00C61BB4"/>
     <w:rsid w:val="00C84608"/>
     <w:rsid w:val="00C96490"/>
     <w:rsid w:val="00C974F7"/>
     <w:rsid w:val="00CA1EF8"/>
     <w:rsid w:val="00CD21DF"/>
     <w:rsid w:val="00CF402C"/>
     <w:rsid w:val="00D013F5"/>
     <w:rsid w:val="00D03CD4"/>
     <w:rsid w:val="00D25FE4"/>
     <w:rsid w:val="00D76CFD"/>
     <w:rsid w:val="00D84355"/>
     <w:rsid w:val="00D860C3"/>
     <w:rsid w:val="00DB727E"/>
     <w:rsid w:val="00DC2C65"/>
     <w:rsid w:val="00DE1D46"/>
     <w:rsid w:val="00E0110D"/>
     <w:rsid w:val="00E2670A"/>
     <w:rsid w:val="00E4071F"/>
     <w:rsid w:val="00E50943"/>
     <w:rsid w:val="00E66F74"/>
     <w:rsid w:val="00E87B0F"/>
     <w:rsid w:val="00EB010A"/>
     <w:rsid w:val="00EC1B45"/>
     <w:rsid w:val="00EC51E1"/>
     <w:rsid w:val="00ED4C3A"/>
     <w:rsid w:val="00EE33E2"/>
     <w:rsid w:val="00EF2D70"/>
     <w:rsid w:val="00F02F53"/>
     <w:rsid w:val="00F13AC9"/>
     <w:rsid w:val="00F25CAA"/>
     <w:rsid w:val="00F32E59"/>
     <w:rsid w:val="00F3484B"/>
     <w:rsid w:val="00F36072"/>
     <w:rsid w:val="00F46E14"/>
     <w:rsid w:val="00F72B51"/>
     <w:rsid w:val="00F8066E"/>
     <w:rsid w:val="00F81CF7"/>
     <w:rsid w:val="00F9378B"/>
     <w:rsid w:val="00FB5656"/>
     <w:rsid w:val="00FD6203"/>
+    <w:rsid w:val="00FE3F13"/>
     <w:rsid w:val="00FE66F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>